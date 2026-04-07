--- v0 (2025-12-17)
+++ v1 (2026-04-07)
@@ -8,92 +8,136 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A405FB6" w14:textId="7B5183DB" w:rsidR="0037232E" w:rsidRDefault="002A75A9" w:rsidP="00D92C14">
+    <w:p w14:paraId="1A405FB6" w14:textId="7B5183DB" w:rsidR="0037232E" w:rsidRPr="00A37F1D" w:rsidRDefault="002A75A9" w:rsidP="00D92C14">
       <w:pPr>
         <w:pStyle w:val="TITULO-ESPCABECERA"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002A75A9">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37F1D">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t xml:space="preserve">*Título en </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>spañol*</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37F1D">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Español</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37F1D">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D72725" w14:textId="35DEAB1A" w:rsidR="00CD0973" w:rsidRPr="00CD4504" w:rsidRDefault="002A75A9" w:rsidP="009B1764">
+    <w:p w14:paraId="37D72725" w14:textId="35DEAB1A" w:rsidR="00CD0973" w:rsidRPr="00A37F1D" w:rsidRDefault="002A75A9" w:rsidP="009B1764">
       <w:pPr>
         <w:pStyle w:val="SUBTTULO-ESPCABECERA"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD4504">
+      <w:r w:rsidRPr="00A37F1D">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>*Subtítulo en Español*</w:t>
+        <w:t xml:space="preserve">*Subtítulo en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A37F1D">
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>Español</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A37F1D">
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F4C9C5" w14:textId="60F4DB68" w:rsidR="000A35BD" w:rsidRPr="006D7B87" w:rsidRDefault="002A75A9" w:rsidP="00394B19">
       <w:pPr>
         <w:pStyle w:val="TITULO-ENGCABECERA"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7B87">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>*Título en Inglés*</w:t>
+        <w:t xml:space="preserve">*Título en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D7B87">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D7B87">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F3F4B7" w14:textId="5AAAAE1C" w:rsidR="009B1764" w:rsidRPr="006D7B87" w:rsidRDefault="002A75A9" w:rsidP="009B1764">
       <w:pPr>
         <w:pStyle w:val="SUBTTULO-INGCABECERA"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD4504">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>*Subtítulo en Inglés*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AED6D79" w14:textId="3D12CBD1" w:rsidR="009F615E" w:rsidRDefault="00825781" w:rsidP="00394B19">
       <w:pPr>
         <w:pStyle w:val="AUTORCABECERA"/>
       </w:pPr>
       <w:r>
         <w:t>*</w:t>
       </w:r>
@@ -156,51 +200,51 @@
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00EE214F" w:rsidRPr="00391920">
         <w:t>Texto Resumen</w:t>
       </w:r>
       <w:r w:rsidRPr="00391920">
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C05C97E" w14:textId="77777777" w:rsidR="001E243C" w:rsidRPr="00391920" w:rsidRDefault="001E243C" w:rsidP="001E243C">
       <w:pPr>
         <w:pStyle w:val="TITULO-PALABRASCLAVECABECERA"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391920">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PALABRAS CLAVE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050FEC60" w14:textId="4662D1B1" w:rsidR="001E243C" w:rsidRPr="00391920" w:rsidRDefault="00825781" w:rsidP="001E243C">
+    <w:p w14:paraId="050FEC60" w14:textId="082261D0" w:rsidR="001E243C" w:rsidRPr="00391920" w:rsidRDefault="00825781" w:rsidP="001E243C">
       <w:pPr>
         <w:pStyle w:val="PALABRAS-CLAVECABECERA"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391920">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00EE214F" w:rsidRPr="00391920">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Palabra clave 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00391920">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -359,65 +403,59 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*Keyword 1*; * Keyword 2*; *Keyword 3*...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16040B16" w14:textId="647AE09A" w:rsidR="00A87588" w:rsidRPr="001A37F2" w:rsidRDefault="00A87588" w:rsidP="00A87588">
       <w:pPr>
         <w:pStyle w:val="NIVEL-1ARTICULO"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A37F2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00825781" w:rsidRPr="001A37F2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>*Apartado Nivel 1*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40084605" w14:textId="7AC4758A" w:rsidR="00A87588" w:rsidRDefault="00825781" w:rsidP="00825781">
+    <w:p w14:paraId="40084605" w14:textId="2A0F15AC" w:rsidR="00A87588" w:rsidRDefault="00825781" w:rsidP="00825781">
       <w:pPr>
         <w:pStyle w:val="PARRAFOARTICULO"/>
       </w:pPr>
       <w:r w:rsidRPr="00391920">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>*Texto Artículo*</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000347A5" w:rsidRPr="00391920">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:caps/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00391920">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001E055E">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001E055E" w:rsidRPr="00D5156C">
         <w:t>Lorem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -772,50 +810,51 @@
       <w:r w:rsidRPr="00D5156C">
         <w:t>etiam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t xml:space="preserve"> justo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t>placerat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t xml:space="preserve"> porta. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t>Sociosqu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D5156C">
+        <w:lastRenderedPageBreak/>
         <w:t>conubia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t>nam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t>habitasse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t xml:space="preserve"> platea mi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t>cubilia</w:t>
@@ -896,51 +935,50 @@
       <w:r w:rsidRPr="00D5156C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t>sagittis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t xml:space="preserve"> nunc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D5156C">
         <w:t>velit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1872F4C7" w14:textId="1BFFCB85" w:rsidR="00A87588" w:rsidRDefault="00825781" w:rsidP="00A87588">
       <w:pPr>
         <w:pStyle w:val="NIVEL-2ARTICULO"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A87588">
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00825781">
         <w:t>*Apartado nivel 2*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D252A4C" w14:textId="2850B561" w:rsidR="00A87588" w:rsidRDefault="00825781" w:rsidP="00A87588">
       <w:pPr>
         <w:pStyle w:val="PARRAFOARTICULO"/>
       </w:pPr>
       <w:r w:rsidRPr="00825781">
         <w:t>*Texto Artículo*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC0AEC9" w14:textId="3D19B67E" w:rsidR="002421CD" w:rsidRDefault="00825781" w:rsidP="00D12046">
       <w:pPr>
         <w:pStyle w:val="NIVEL-3ARTICULO"/>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002421CD">
@@ -1342,50 +1380,51 @@
             <w:r w:rsidRPr="00620D20">
               <w:t xml:space="preserve">*Texto Tabla </w:t>
             </w:r>
             <w:r>
               <w:t>Centro</w:t>
             </w:r>
             <w:r w:rsidRPr="00620D20">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00620D20" w:rsidRPr="00BA304F" w14:paraId="48C20CA8" w14:textId="77777777" w:rsidTr="004F6880">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44F63838" w14:textId="3068933E" w:rsidR="00620D20" w:rsidRPr="00BA304F" w:rsidRDefault="00620D20" w:rsidP="00620D20">
             <w:pPr>
               <w:pStyle w:val="TABLA-PARRAFO-IZQ"/>
             </w:pPr>
             <w:r w:rsidRPr="00620D20">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">*Texto Tabla </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00620D20">
               <w:t>Izquiera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00620D20">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34D7906A" w14:textId="78C97721" w:rsidR="00620D20" w:rsidRPr="00BA304F" w:rsidRDefault="00620D20" w:rsidP="00620D20">
             <w:pPr>
               <w:pStyle w:val="TABLA-PARRAFO-CENT"/>
             </w:pPr>
             <w:r w:rsidRPr="00620D20">
               <w:t xml:space="preserve">*Texto Tabla </w:t>
             </w:r>
             <w:r>
               <w:t>Centro</w:t>
@@ -1510,51 +1549,50 @@
           <w:p w14:paraId="23BDC1A1" w14:textId="7FD9303C" w:rsidR="00620D20" w:rsidRPr="00BA304F" w:rsidRDefault="00620D20" w:rsidP="00620D20">
             <w:pPr>
               <w:pStyle w:val="TABLA-PARRAFO-DER"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620D20">
               <w:t xml:space="preserve">*Texto Tabla </w:t>
             </w:r>
             <w:r>
               <w:t>Derecha</w:t>
             </w:r>
             <w:r w:rsidRPr="00620D20">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="244F61A1" w14:textId="0935E297" w:rsidR="007F511F" w:rsidRDefault="00620D20" w:rsidP="000347A5">
       <w:pPr>
         <w:pStyle w:val="TABLA-PIE"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>*Pie tabla*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664CA5F8" w14:textId="7021D493" w:rsidR="001E055E" w:rsidRDefault="001E055E" w:rsidP="001E055E">
       <w:pPr>
         <w:pStyle w:val="PARRAFOARTICULO"/>
       </w:pPr>
       <w:r w:rsidRPr="00825781">
         <w:t>*Texto Artículo*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FE069C" w14:textId="0AE9C776" w:rsidR="00D5156C" w:rsidRDefault="00D5156C" w:rsidP="0058772E">
       <w:pPr>
         <w:pStyle w:val="Cita"/>
       </w:pPr>
       <w:r w:rsidRPr="00825781">
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t>Cita textual</w:t>
       </w:r>
       <w:r w:rsidR="001E055E">
         <w:t xml:space="preserve"> de más de tres líneas*</w:t>
       </w:r>
       <w:r>
@@ -1989,61 +2027,61 @@
         </w:rPr>
         <w:t>Nombre de la revista</w:t>
       </w:r>
       <w:r>
         <w:t>, volumen/número (año), pp. XX-XX.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D7B87" w:rsidRPr="006D7B87" w:rsidSect="00246F2D">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15EC19F3" w14:textId="77777777" w:rsidR="00E205FD" w:rsidRDefault="00E205FD" w:rsidP="00440F52">
+    <w:p w14:paraId="36D36AB9" w14:textId="77777777" w:rsidR="00770B4C" w:rsidRDefault="00770B4C" w:rsidP="00440F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72E75EFD" w14:textId="77777777" w:rsidR="00E205FD" w:rsidRDefault="00E205FD" w:rsidP="00440F52">
+    <w:p w14:paraId="3291250E" w14:textId="77777777" w:rsidR="00770B4C" w:rsidRDefault="00770B4C" w:rsidP="00440F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2056,82 +2094,83 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins SemiBold">
-    <w:altName w:val="Poppins SemiBold"/>
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins Medium">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="3EE4AE70" w14:textId="77777777" w:rsidR="00425965" w:rsidRPr="001E055E" w:rsidRDefault="00425965" w:rsidP="00425965">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Poppins"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2265A983" w14:textId="41D54D9B" w:rsidR="00425965" w:rsidRPr="001E055E" w:rsidRDefault="00106169" w:rsidP="00106169">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Poppins"/>
@@ -2254,86 +2293,86 @@
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="57E09D7E" w14:textId="77777777" w:rsidR="001B37CA" w:rsidRPr="006D7B87" w:rsidRDefault="001B37CA" w:rsidP="00246F2D">
     <w:pPr>
       <w:pStyle w:val="CITAR"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5F06D5D8" w14:textId="6324DFE5" w:rsidR="00246F2D" w:rsidRPr="006D7B87" w:rsidRDefault="00246F2D" w:rsidP="006D7B87">
+  <w:p w14:paraId="5F06D5D8" w14:textId="7A6EAF22" w:rsidR="00246F2D" w:rsidRPr="006D7B87" w:rsidRDefault="00246F2D" w:rsidP="006D7B87">
     <w:pPr>
       <w:pStyle w:val="CITAR"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:t>Cómo citar:</w:t>
     </w:r>
     <w:r w:rsidRPr="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">APELLIDO1 APELLIDO 2, Nombre. «Título del </w:t>
+      <w:t xml:space="preserve">APELLIDO1 APELLIDO2, Nombre. «Título del </w:t>
     </w:r>
     <w:r w:rsidR="006D7B87" w:rsidRPr="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:t>artículo</w:t>
     </w:r>
     <w:r w:rsidR="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:t>»</w:t>
     </w:r>
     <w:r w:rsidR="007F511F" w:rsidRPr="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
@@ -2341,74 +2380,89 @@
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       </w:rPr>
       <w:t xml:space="preserve">Bajo Guadalquivir </w:t>
     </w:r>
     <w:r w:rsidR="006D7B87" w:rsidRPr="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       </w:rPr>
       <w:t xml:space="preserve">y </w:t>
     </w:r>
     <w:r w:rsidR="007F511F" w:rsidRPr="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       </w:rPr>
       <w:t>Mundos Atlánticos</w:t>
     </w:r>
     <w:r w:rsidR="007F511F" w:rsidRPr="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="006D7B87">
+    <w:r w:rsidR="00A37F1D">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
-      <w:t>número (año), pp. X-X</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="007F511F" w:rsidRPr="006D7B87">
+      <w:t>n.º X</w:t>
+    </w:r>
+    <w:r w:rsidR="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="007F511F" w:rsidRPr="006D7B87">
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00A37F1D">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-      <w:t>https://doi.org/10.46661/bgma.XXXX</w:t>
+      </w:rPr>
+      <w:t>20XX</w:t>
+    </w:r>
+    <w:r w:rsidR="006D7B87">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:t>), pp. X-X</w:t>
+    </w:r>
+    <w:r w:rsidR="007F511F" w:rsidRPr="006D7B87">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2446AEF7" w14:textId="287FC345" w:rsidR="00246F2D" w:rsidRPr="006D7B87" w:rsidRDefault="00246F2D" w:rsidP="00246F2D">
     <w:pPr>
       <w:pStyle w:val="CITAR"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="46B2F7FF" w14:textId="48A1CCE8" w:rsidR="00AA32AF" w:rsidRPr="006D7B87" w:rsidRDefault="00106169" w:rsidP="003E109D">
     <w:pPr>
       <w:pStyle w:val="DERECHOS"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -2645,61 +2699,61 @@
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       </w:rPr>
       <w:t xml:space="preserve"> Reconocimiento-</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00AA32AF" w:rsidRPr="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       </w:rPr>
       <w:t>NoComercial</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00AA32AF" w:rsidRPr="006D7B87">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       </w:rPr>
       <w:t xml:space="preserve"> 4.0 Internacional.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B51DB6F" w14:textId="77777777" w:rsidR="00E205FD" w:rsidRDefault="00E205FD" w:rsidP="00440F52">
+    <w:p w14:paraId="01A9F53E" w14:textId="77777777" w:rsidR="00770B4C" w:rsidRDefault="00770B4C" w:rsidP="00440F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60F36494" w14:textId="77777777" w:rsidR="00E205FD" w:rsidRDefault="00E205FD" w:rsidP="00440F52">
+    <w:p w14:paraId="45F7185E" w14:textId="77777777" w:rsidR="00770B4C" w:rsidRDefault="00770B4C" w:rsidP="00440F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="130DB6CC" w14:textId="5FABD316" w:rsidR="000347A5" w:rsidRPr="009F396E" w:rsidRDefault="000347A5">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F396E">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -2720,112 +2774,130 @@
       <w:r w:rsidRPr="009F396E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="21ED9E56" w14:textId="262A87A0" w:rsidR="009966FE" w:rsidRPr="009966FE" w:rsidRDefault="00591BF8" w:rsidP="009966FE">
     <w:pPr>
       <w:pStyle w:val="TTULOREVISTA-CABECERASEGUNDAPGINA"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Bajo </w:t>
     </w:r>
     <w:r w:rsidR="009966FE" w:rsidRPr="009966FE">
       <w:t>Guadalquivir y Mundos Atlánticos</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="33E00F14" w14:textId="272AD781" w:rsidR="009966FE" w:rsidRDefault="009966FE" w:rsidP="003E109D">
+  <w:p w14:paraId="33E00F14" w14:textId="46E95E3C" w:rsidR="009966FE" w:rsidRDefault="009966FE" w:rsidP="003E109D">
     <w:pPr>
       <w:pStyle w:val="METADATOSCABECERASEGUNDAPGINA"/>
     </w:pPr>
     <w:r>
-      <w:t>N. XX, 20XX</w:t>
+      <w:t>N.</w:t>
+    </w:r>
+    <w:r w:rsidR="00A37F1D">
+      <w:t>º</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> XX, 20XX</w:t>
     </w:r>
     <w:r>
       <w:t> </w:t>
     </w:r>
     <w:r>
       <w:t>–</w:t>
     </w:r>
     <w:r>
       <w:t> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">ISSN: </w:t>
     </w:r>
     <w:r w:rsidRPr="009966FE">
       <w:t>2605-0560</w:t>
     </w:r>
     <w:r>
       <w:t> </w:t>
     </w:r>
     <w:r>
       <w:t>–</w:t>
     </w:r>
     <w:r>
       <w:t> </w:t>
     </w:r>
     <w:r>
       <w:t>DOI</w:t>
     </w:r>
     <w:r w:rsidR="00620D20">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00620D20" w:rsidRPr="00EE214F">
+    <w:r w:rsidR="00A37F1D" w:rsidRPr="00A37F1D">
       <w:rPr>
         <w:color w:val="auto"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>10.46661/</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00620D20" w:rsidRPr="00EE214F">
+    <w:r w:rsidR="00A37F1D" w:rsidRPr="00A37F1D">
       <w:rPr>
         <w:color w:val="auto"/>
-      </w:rPr>
-      <w:t>bgma.XXXX</w:t>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>bajoguadalquivirmundosatl.XXXXX</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00A37F1D" w:rsidRPr="00A37F1D">
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>–</w:t>
+    </w:r>
     <w:r>
       <w:t> </w:t>
     </w:r>
     <w:r>
-      <w:t>–</w:t>
+      <w:t>[Págs. 1-</w:t>
+    </w:r>
+    <w:r w:rsidR="00A37F1D">
+      <w:t>X</w:t>
     </w:r>
     <w:r>
-      <w:t> </w:t>
-[...2 lines deleted...]
-      <w:t>[Págs. 1-1]</w:t>
+      <w:t>]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="35AF30D5" w14:textId="59821C7F" w:rsidR="009966FE" w:rsidRDefault="00620D20" w:rsidP="009966FE">
     <w:pPr>
       <w:pStyle w:val="TTULOARTCULO-CABECERASEGUNDAPGINA"/>
     </w:pPr>
     <w:r>
       <w:t>Título Artículo</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1CF1288F" w14:textId="4C39CBC4" w:rsidR="00883C69" w:rsidRDefault="00620D20" w:rsidP="003E109D">
     <w:pPr>
       <w:pStyle w:val="AUTORES-CABECERASEGUNDAPGINA"/>
     </w:pPr>
     <w:r>
       <w:t>Autor 1; Autor 2; Autor 3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AADACDF" w14:textId="77777777" w:rsidR="00883C69" w:rsidRDefault="00883C69" w:rsidP="00883C69">
     <w:pPr>
       <w:pStyle w:val="Ningnestilodeprrafo"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="16"/>
@@ -2966,75 +3038,81 @@
         <w:tab w:val="left" w:pos="7635"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00440F52">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">ISSN: </w:t>
     </w:r>
     <w:r w:rsidR="009966FE" w:rsidRPr="009966FE">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>2605-0560</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C3A5E21" w14:textId="77777777" w:rsidR="00EE214F" w:rsidRDefault="00C1666F" w:rsidP="00C1666F">
+  <w:p w14:paraId="6C3A5E21" w14:textId="09381804" w:rsidR="00EE214F" w:rsidRDefault="00C1666F" w:rsidP="00C1666F">
     <w:pPr>
       <w:pStyle w:val="METADATOS"/>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00440F52">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">DOI: </w:t>
     </w:r>
-    <w:r w:rsidR="00EE214F" w:rsidRPr="00EE214F">
+    <w:r w:rsidR="00A37F1D" w:rsidRPr="006A7A1B">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>10.46661/</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00EE214F" w:rsidRPr="00EE214F">
+    <w:r w:rsidR="00A37F1D" w:rsidRPr="006A7A1B">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>bgma.XXXX</w:t>
+      <w:t>bajoguadalquivirmundosatl.</w:t>
+    </w:r>
+    <w:r w:rsidR="00A37F1D">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t>XXXXX</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="0A18F2B5" w14:textId="77777777" w:rsidR="00C1666F" w:rsidRPr="00440F52" w:rsidRDefault="00C1666F" w:rsidP="00C1666F">
     <w:pPr>
       <w:pStyle w:val="METADATOS"/>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00440F52">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Recibido: </w:t>
     </w:r>
     <w:r w:rsidR="009966FE">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
     <w:r w:rsidRPr="00440F52">
       <w:rPr>
         <w:color w:val="auto"/>
@@ -3645,51 +3723,51 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="263616338">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="718285822">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="214437233">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="647125167">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1410882475">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="121"/>
+  <w:zoom w:percent="199"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00440F52"/>
@@ -3702,100 +3780,105 @@
     <w:rsid w:val="00181BC8"/>
     <w:rsid w:val="001A37F2"/>
     <w:rsid w:val="001B37CA"/>
     <w:rsid w:val="001E055E"/>
     <w:rsid w:val="001E243C"/>
     <w:rsid w:val="00221F7F"/>
     <w:rsid w:val="002421CD"/>
     <w:rsid w:val="00244CB8"/>
     <w:rsid w:val="00246F2D"/>
     <w:rsid w:val="002A6D97"/>
     <w:rsid w:val="002A75A9"/>
     <w:rsid w:val="002C79BE"/>
     <w:rsid w:val="002E3CE1"/>
     <w:rsid w:val="00347CE7"/>
     <w:rsid w:val="00361FE2"/>
     <w:rsid w:val="0037232E"/>
     <w:rsid w:val="0038042E"/>
     <w:rsid w:val="00384705"/>
     <w:rsid w:val="00391920"/>
     <w:rsid w:val="00394B19"/>
     <w:rsid w:val="003B0E53"/>
     <w:rsid w:val="003E109D"/>
     <w:rsid w:val="00421FB4"/>
     <w:rsid w:val="00425965"/>
     <w:rsid w:val="00440F52"/>
+    <w:rsid w:val="00472DD8"/>
     <w:rsid w:val="004974E3"/>
     <w:rsid w:val="004E0473"/>
     <w:rsid w:val="004F2CA6"/>
     <w:rsid w:val="004F6880"/>
     <w:rsid w:val="00574C33"/>
     <w:rsid w:val="0058772E"/>
     <w:rsid w:val="00591BF8"/>
     <w:rsid w:val="005960A6"/>
     <w:rsid w:val="005972D4"/>
     <w:rsid w:val="005C08C0"/>
+    <w:rsid w:val="00620B88"/>
     <w:rsid w:val="00620D20"/>
     <w:rsid w:val="00665B36"/>
     <w:rsid w:val="0067458E"/>
     <w:rsid w:val="006A403C"/>
     <w:rsid w:val="006D7B87"/>
     <w:rsid w:val="00763679"/>
+    <w:rsid w:val="00770B4C"/>
     <w:rsid w:val="007B0BD9"/>
     <w:rsid w:val="007F511F"/>
     <w:rsid w:val="00825781"/>
     <w:rsid w:val="00850934"/>
     <w:rsid w:val="00883C69"/>
     <w:rsid w:val="008C7339"/>
     <w:rsid w:val="008D0933"/>
     <w:rsid w:val="009049B0"/>
     <w:rsid w:val="00923AB7"/>
     <w:rsid w:val="0098787C"/>
     <w:rsid w:val="009966FE"/>
     <w:rsid w:val="009B1764"/>
     <w:rsid w:val="009E3C6D"/>
     <w:rsid w:val="009F396E"/>
     <w:rsid w:val="009F615E"/>
     <w:rsid w:val="009F773E"/>
     <w:rsid w:val="00A11500"/>
+    <w:rsid w:val="00A37F1D"/>
     <w:rsid w:val="00A504CA"/>
     <w:rsid w:val="00A87588"/>
     <w:rsid w:val="00A91423"/>
     <w:rsid w:val="00AA32AF"/>
     <w:rsid w:val="00AB70AD"/>
     <w:rsid w:val="00AB7C70"/>
     <w:rsid w:val="00B01946"/>
     <w:rsid w:val="00B43C33"/>
     <w:rsid w:val="00BA304F"/>
     <w:rsid w:val="00BC5095"/>
     <w:rsid w:val="00C1666F"/>
     <w:rsid w:val="00C32F9F"/>
     <w:rsid w:val="00C33A98"/>
     <w:rsid w:val="00CC2955"/>
     <w:rsid w:val="00CC569C"/>
     <w:rsid w:val="00CD0973"/>
     <w:rsid w:val="00CD4504"/>
+    <w:rsid w:val="00CE4866"/>
     <w:rsid w:val="00D12046"/>
     <w:rsid w:val="00D470EF"/>
     <w:rsid w:val="00D5156C"/>
     <w:rsid w:val="00D92C14"/>
     <w:rsid w:val="00D92F03"/>
     <w:rsid w:val="00DD359A"/>
     <w:rsid w:val="00E03DEB"/>
     <w:rsid w:val="00E205FD"/>
     <w:rsid w:val="00E8451C"/>
     <w:rsid w:val="00E86D3A"/>
     <w:rsid w:val="00EA504B"/>
     <w:rsid w:val="00EC3837"/>
     <w:rsid w:val="00EE214F"/>
     <w:rsid w:val="00EF05FB"/>
     <w:rsid w:val="00F61D32"/>
     <w:rsid w:val="00F74574"/>
     <w:rsid w:val="00FC7DFE"/>
     <w:rsid w:val="00FD2789"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -5580,68 +5663,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A0DF65E-4A49-4901-B7F3-B7E55001B032}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>381</Words>
-  <Characters>2101</Characters>
+  <Characters>2100</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universidad Pablo de Olavide, de Sevilla</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2478</CharactersWithSpaces>
+  <CharactersWithSpaces>2477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sreiele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>